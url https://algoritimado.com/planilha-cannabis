--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -3,143 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Detentoras" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
+  <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="6">
+  <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...21 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...13 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...3 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -464,2728 +410,2131 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H66"/>
+  <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <cols>
-[...8 lines deleted...]
-  </cols>
   <sheetData>
-    <row r="1" ht="28" customHeight="1">
-[...9 lines deleted...]
-          <t>Fonte: ANVISA, dados abertos (TA_DA_PRODUTO_CANNABIS) | Extracao: 28/07/2026 | Datas convertidas do formato mm/dd/aaaa usado na origem | Uso livre mediante citacao e link para algoritimado.com</t>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t>Empresa</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>CNPJ</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t>Produto</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t>Nº autorização</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t>Nº processo</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t>Vencimento</t>
+        </is>
+      </c>
+      <c r="G1" t="inlineStr">
+        <is>
+          <t>Situação</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>ACHÉ LABORATÓRIOS FARMACÊUTICOS S.A</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>60659463002992</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CANABIDIOL ACHÉ</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>105730074</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>25351033121202383</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>04/2029</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>ACHÉ LABORATÓRIOS FARMACÊUTICOS S.A</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>60659463002992</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA ACHÉ 36,76 MG/ML</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>105730091</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>25351813001202362</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>10/2029</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Válido</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
-[...36 lines deleted...]
-          <t>Status</t>
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>ACTIVE PHARMACEUTICA LTDA ME</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>09026759000118</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>CANABIDIOL ACTIVE PHARMACEUTICA 20 MG/ML</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>145590001</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>25351117796202112</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>04/2027</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Válido</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="4" t="inlineStr">
-[...36 lines deleted...]
-          <t>Cancelado/Caduco</t>
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>ALKO DO BRASIL INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>32137424000199</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Extrato de Cannabis sativa Alko do Brasil 100 mg/ml</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>130450009</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>25351810219202365</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>08/2030</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Válido</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="5" t="inlineStr">
-[...36 lines deleted...]
-          <t>Cancelado/Caduco</t>
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>AURA PHARMA S.A.</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>22564552000165</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>CANABIDIOL AURA PHARMA</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>169490003</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>25351196649202362</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>07/2029</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Válido</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="4" t="inlineStr">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>BELCHER FARMACEUTICA DO BRASIL LTDA ME</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>14146456000179</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>CANABIDIOL BELCHER 200 MG/ML</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>178310003</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>25351117592202513</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>08/2031</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>BELCHER FARMACEUTICA DO BRASIL LTDA ME</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>14146456000179</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>CANABIDIOL BELCHER 50 MG/ML</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>178310002</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>25351117589202591</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>08/2031</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>CANNTEN LTDA.</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>46371578000155</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>CANABIDIOL CANNTEN 200 MG/ML</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>179280002</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>25351680595202319</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>01/2030</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>CANNTEN LTDA.</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>46371578000155</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA CANNTEN 200 MG/ML</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>179280001</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>25351346372202244</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>04/2028</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>CANNTEN LTDA.</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>46371578000155</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA CANNTEN 71,33 MG/ML</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>179280003</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>25351831041202396</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>09/2030</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>COLLECT IMPORTAÇÃO E COMÉRCIO LTDA</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>53452157000114</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>CANABIDIOL COLLECT</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>151890017</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>25351425116202131</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>07/2027</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>COSMED INDUSTRIA DE COSMETICOS E MEDICAMENTOS S.A.</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>61082426000207</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>CANABIDIOL MANTECORP FARMASA 23,75 MG/ML</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>178170941</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>25351068529202295</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>10/2027</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>COSMED INDUSTRIA DE COSMETICOS E MEDICAMENTOS S.A.</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>61082426000207</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA MANTECORP FARMASA 160,32 MG/ML</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>178170926</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>25351882179202191</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>05/2027</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>COSMED INDUSTRIA DE COSMETICOS E MEDICAMENTOS S.A.</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>61082426000207</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Extrato de Cannabis sativa Mantecorp Farmasa 79,14 mg/mL</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>178170927</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>25351040767202236</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>05/2027</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>EASELABS LABORATORIO FARMACEUTICO LTDA.</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>17299140000105</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>CANABIDIOL EASE LABS</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>105290019</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>25351520419202248</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>11/2027</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>EASELABS LABORATORIO FARMACEUTICO LTDA.</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>17299140000105</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Extrato de Cannabis sativa Ease Labs 36,76 mg/mL</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>105290020</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>25351159239202250</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>12/2028</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>ENDOGEN INDUSTRIA, COMERCIO, IMPORTACAO, EXPORTACAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>36234436000192</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>CANABIDIOL ENDOGEN 100 MG/ML</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>142730003</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>25351364747202410</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>12/2030</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>ENDOGEN INDUSTRIA, COMERCIO, IMPORTACAO, EXPORTACAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>36234436000192</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>CANABIDIOL ENDOGEN 200 MG/ML</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>142730005</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>25351050195202546</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>03/2031</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>ENDOGEN INDUSTRIA, COMERCIO, IMPORTACAO, EXPORTACAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>36234436000192</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA ENDOGEN 133,33 MG/ML</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>142730002</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>25351382245202471</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>09/2030</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>ENDOGEN INDUSTRIA, COMERCIO, IMPORTACAO, EXPORTACAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>36234436000192</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA ENDOGEN 266,4 MG/ML</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>142730004</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>25351461761202461</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>01/2031</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>ENDOGEN INDUSTRIA, COMERCIO, IMPORTACAO, EXPORTACAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>36234436000192</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA ZION MEDPHARMA 200 MG/ML</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>142730001</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>25351725230202088</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>11/2026</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>EUROFARMA LABORATORIOS S.A.</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>61190096000192</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>CANABIDIOL EUROFARMA 100MG/ML</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>100431485</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>25351596855202298</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>11/2028</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>EUROFARMA LABORATORIOS S.A.</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>61190096000192</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>CANABIDIOL EUROFARMA 200MG/ML</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>100431486</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>25351596986202275</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>11/2028</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>EUROFARMA LABORATORIOS S.A.</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>61190096000192</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>CANABIDIOL EUROFARMA 20MG/ML</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>100431483</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>25351594063202289</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>11/2028</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>EUROFARMA LABORATORIOS S.A.</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>61190096000192</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>CANABIDIOL EUROFARMA 50MG/ML</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>100431484</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>25351594388202261</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>11/2028</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>FARMAUSA LIFE SCIENCE LTDA</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>41913600000128</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>CANABIDIOL LIFE SCIENCE 100 mg/mL</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>183890003</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>25351441060202413</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>11/2030</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>FARMAUSA LIFE SCIENCE LTDA</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>41913600000128</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>CANABIDIOL LIFE SCIENCE 200MG/ML</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>183890001</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>25351363934202486</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>11/2030</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>FARMAUSA LIFE SCIENCE LTDA</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>41913600000128</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>CANABIDIOL LIFE SCIENCE 20MG/ML</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>183890002</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>25351392336202414</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>11/2030</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>FARMAUSA LIFE SCIENCE LTDA</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>41913600000128</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>CANABIDIOL LIFE SCIENCE 50 MG/ML</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>183890004</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>25351006662202509</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>12/2030</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>FARMAUSA PHARMACEUTICAL LTDA.</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>37124240000108</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>CANABIDIOL FARMAUSA</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>152740001</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>25351129738202484</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>07/2030</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>FARMOQUÍMICA S/A</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>33349473000158</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA FQM</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>103900230</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>25351619933202230</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>08/2029</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
         <is>
           <t>FUNDAÇÃO OSWALDO CRUZ</t>
         </is>
       </c>
-      <c r="B7" s="4" t="inlineStr">
+      <c r="B33" t="inlineStr">
         <is>
           <t>33781055000135</t>
         </is>
       </c>
-      <c r="C7" s="4" t="inlineStr">
+      <c r="C33" t="inlineStr">
         <is>
           <t>CANABIDIOL FARMANGUINHOS</t>
         </is>
       </c>
-      <c r="D7" s="4" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>110630158</t>
         </is>
       </c>
-      <c r="E7" s="4" t="inlineStr">
+      <c r="E33" t="inlineStr">
         <is>
           <t>25351225511202116</t>
         </is>
       </c>
-      <c r="F7" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A8" s="6" t="inlineStr">
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>05/2026</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>FUNDAÇÃO PARA O REMÉDIO POPULAR - FURP</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>43640754000119</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>CANABIDIOL FURP 100 MG/ML</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>110390234</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>25351462249202431</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>10/2030</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>GREENCARE PHARMA COMERCIO ATACADISTA DE MEDICAMENTOS E COSMETICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>36940761000170</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>CANABIDIOL GREENCARE 100 MG/ML</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>145000006</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>25351108007202586</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>08/2031</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>GREENCARE PHARMA COMERCIO ATACADISTA DE MEDICAMENTOS E COSMETICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>36940761000170</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>CANABIDIOL GREENCARE 23,75 MG/ML</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>145000002</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>25351624877202174</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>02/2027</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>GREENCARE PHARMA COMERCIO ATACADISTA DE MEDICAMENTOS E COSMETICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>36940761000170</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA GREENCARE 160,32 MG/ML</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>145000003</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>25351569222202126</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>05/2027</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>GREENCARE PHARMA COMERCIO ATACADISTA DE MEDICAMENTOS E COSMETICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>36940761000170</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA GREENCARE 79,14 mg/mL</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>145000001</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>25351162402202181</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>01/2027</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>GREENCARE PHARMA COMERCIO ATACADISTA DE MEDICAMENTOS E COSMETICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>36940761000170</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Extrato de Cannabis sativa Greencare 115,9 MG/ML</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>145000004</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>25351030392202549</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>03/2031</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>GREENCARE PHARMA COMERCIO ATACADISTA DE MEDICAMENTOS E COSMETICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>36940761000170</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Extrato de Cannabis sativa Greencare 231,7 mg/mL</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>145000005</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>25351030398202516</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>03/2031</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>HERBARIUM LABORATORIO BOTANICO LTDA</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>78950011000120</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>CANABIDIOL HERBARIUM</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>118600106</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>25351153396202251</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>08/2028</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>HERBARIUM LABORATORIO BOTANICO LTDA</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>78950011000120</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Extrato de Cannabis sativa HERBARIUM 43 mg/mL</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>118600104</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>25351846081202251</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>12/2027</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>LABORATÓRIO TEUTO BRASILEIRO S/A</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>17159229000176</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA TEUTO</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>103700801</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>25351648401202391</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>12/2029</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>MAKROFARMA QUIMICA FARMACEUTICA LTDA</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>33223157000135</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>CANABIDIOL MAKROFARMA 100 MG/ML</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>111990034</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>25351649975202203</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>05/2029</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>MAKROFARMA QUIMICA FARMACEUTICA LTDA</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>33223157000135</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>CANABIDIOL MAKROFARMA 33,33 MG/ML</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>111990033</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>25351649865202233</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>05/2029</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>NUNESFARMA PRODUTOS FARMACEUTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>75014167000100</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>CANABIDIOL NESH 200MG/ML</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>117950005</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>25351055953202512</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>04/2031</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>PRATI DONADUZZI &amp; CIA LTDA</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>73856593000166</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>CANABIDIOL PRATI DONADUZZI 20 MG</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>125680358</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>25351958978202499</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>04/2030</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>PRATI DONADUZZI &amp; CIA LTDA</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>73856593000166</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>CANABIDIOL PRATI-DONADUZZI</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>125680313</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>25351165774202088</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>04/2030</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>PROMEDIOL DO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>36984046000130</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>CANABIDIOL PROMEDIOL</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>143130002</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>25351844894202126</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>06/2027</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>PROMEDIOL DO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>36984046000130</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>EXTRATO DE CANNABIS SATIVA PROMEDIOL</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>143130001</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>25351012201202133</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>11/2026</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>SANUSPHAR PESQUISA E DESENVOVIMENTO LTDA</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>36130126000128</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>CANABIDIOL SANUSPHAR</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>138450004</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>25351174423202491</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>10/2030</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
         <is>
           <t>VERDEMED FARMACEUTICA LTDA</t>
         </is>
       </c>
-      <c r="B8" s="6" t="inlineStr">
+      <c r="B52" t="inlineStr">
         <is>
           <t>27218747000177</t>
         </is>
       </c>
-      <c r="C8" s="6" t="inlineStr">
-[...157 lines deleted...]
-      <c r="A12" s="6" t="inlineStr">
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>CANABIDIOL VERDEMED</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>165990005</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>25351137657202296</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>07/2028</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
         <is>
           <t>VERDEMED FARMACEUTICA LTDA</t>
         </is>
       </c>
-      <c r="B12" s="6" t="inlineStr">
+      <c r="B53" t="inlineStr">
         <is>
           <t>27218747000177</t>
         </is>
       </c>
-      <c r="C12" s="6" t="inlineStr">
-[...745 lines deleted...]
-      <c r="A30" s="6" t="inlineStr">
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>CANABIDIOL VERDEMED 100 MG/ML</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>165990003</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>25351240900202252</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>07/2028</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
         <is>
           <t>VERDEMED FARMACEUTICA LTDA</t>
         </is>
       </c>
-      <c r="B30" s="6" t="inlineStr">
+      <c r="B54" t="inlineStr">
         <is>
           <t>27218747000177</t>
         </is>
       </c>
-      <c r="C30" s="6" t="inlineStr">
-[...31 lines deleted...]
-      <c r="A31" s="7" t="inlineStr">
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>CANABIDIOL VERDEMED 20 MG/ML</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>165990006</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>25351153379202214</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>08/2028</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
         <is>
           <t>VERDEMED FARMACEUTICA LTDA</t>
         </is>
       </c>
-      <c r="B31" s="7" t="inlineStr">
+      <c r="B55" t="inlineStr">
         <is>
           <t>27218747000177</t>
         </is>
       </c>
-      <c r="C31" s="7" t="inlineStr">
-[...31 lines deleted...]
-      <c r="A32" s="6" t="inlineStr">
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>CANABIDIOL VERDEMED 200 MG/ML</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>165990004</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>25351241138202221</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>07/2028</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Válido</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
         <is>
           <t>VERDEMED FARMACEUTICA LTDA</t>
         </is>
       </c>
-      <c r="B32" s="6" t="inlineStr">
+      <c r="B56" t="inlineStr">
         <is>
           <t>27218747000177</t>
         </is>
       </c>
-      <c r="C32" s="6" t="inlineStr">
-[...545 lines deleted...]
-      <c r="C45" s="7" t="inlineStr">
+      <c r="C56" t="inlineStr">
         <is>
           <t>EXTRATO DE CANNABIS SATIVA VERDEMED</t>
         </is>
       </c>
-      <c r="D45" s="7" t="inlineStr">
+      <c r="D56" t="inlineStr">
         <is>
           <t>165990007</t>
         </is>
       </c>
-      <c r="E45" s="7" t="inlineStr">
+      <c r="E56" t="inlineStr">
         <is>
           <t>25351610546202238</t>
         </is>
       </c>
-      <c r="F45" s="7" t="inlineStr">
-[...513 lines deleted...]
-      <c r="H57" s="7" t="inlineStr">
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>09/2029</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>Válido</t>
         </is>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="6" t="inlineStr">
-[...372 lines deleted...]
-          <t>Válido</t>
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Fonte: Levantamento Algoritimado (Panorama Cannabis 2026) — consulta oficial do portal da ANVISA, base de 19/08/2026 · 55 autorizações vigentes · 25 empresas · algoritimado.com</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:H66"/>
-[...3 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>